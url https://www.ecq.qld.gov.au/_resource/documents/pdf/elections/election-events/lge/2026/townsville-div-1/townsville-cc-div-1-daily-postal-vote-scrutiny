--- v0 (2026-09-20)
+++ v1 (2026-10-10)
@@ -1,143 +1,184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ecqgov-my.sharepoint.com/personal/emily_hartman_ecq_qld_gov_au/Documents/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE42A43B-9331-4A4B-A825-A1F2E1E0F427}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
+    <workbookView xWindow="9900" yWindow="870" windowWidth="19950" windowHeight="17310" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Daily Postal Vote Scrutiny - To" sheetId="1" r:id="rId6"/>
+    <sheet name="Daily Postal Vote Scrutiny - To" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Daily Postal Vote Scrutiny - To'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+  <si>
+    <t>Voting Information*</t>
+  </si>
+  <si>
+    <t>2026 TOWNSVILLE CITY COUNCIL - DIVISION 1 COUNCILLOR BY-ELECTION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Figures, including those for previous days are cumulative totals for the voting period, are provided as an indication only and are current as at the time of publication.
+*Data is uploaded progressively from field devices and can be impacted by connectivity issues. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve">Total electors: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t>17,018</t>
+    </r>
+  </si>
+  <si>
+    <t>Current as at 29/9/26 06:30 PM</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Daily postal votes returned and accepted</t>
+  </si>
+  <si>
+    <t>Daily % voted</t>
+  </si>
+  <si>
+    <t>Cumulative Totals</t>
+  </si>
+  <si>
+    <t>Figures provided on the first day includes data for any postal votes returned and accepted prior to this date.
+Once postal ballot materials are returned and determined to be valid (elector enrolment details and declaration materials are scrutinised and confirmed), the ballot paper will be accepted and placed into a sealed ballot box ready for counting after the close of polls at 6pm on election day. 
+Postal ballots returned within the legislated period for the return of postal ballots (up to 10 days following Election Day) may be included in the scrutiny and count process after the cut-off date and the information will continue to be updated when that occurs.</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="82" formatCode="[$-010409]dd/mm/yyyy"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="84" formatCode="[$-010409]0.00%"/>
+    <numFmt numFmtId="164" formatCode="[$-10409]dd/mm/yyyy"/>
+    <numFmt numFmtId="165" formatCode="[$-10409]#,##0;\(#,##0\)"/>
+    <numFmt numFmtId="166" formatCode="[$-10409]0.00%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font/>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <sz val="22"/>
       <color rgb="FFFFFFFF"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <i val="0"/>
-[...1 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="0"/>
       <i/>
-      <strike val="0"/>
-      <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF910029"/>
         <bgColor rgb="FF910029"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
@@ -200,118 +241,119 @@
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs>
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
-[...10 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="0" borderId="0">
-[...14 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="4">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="83" fontId="7" fillId="4" borderId="3">
-[...24 lines deleted...]
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00910029"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00D7B3BB"/>
       <rgbColor rgb="00F9F1F3"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -339,733 +381,1029 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="000000FF"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId8" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>2298065</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>381855</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+  <a:themeElements>
+    <a:clrScheme name="Office 2007 - 2010">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office 2007 - 2010">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office 2007 - 2010">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:J37"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0">
-      <pane ySplit="5" state="frozen" topLeftCell="A6"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" customWidth="1" width="0.3125"/>
-[...8 lines deleted...]
-    <col min="10" max="10" customWidth="1" width="0.3125"/>
+    <col min="1" max="2" width="0.28515625" customWidth="1"/>
+    <col min="3" max="3" width="27.28515625" customWidth="1"/>
+    <col min="4" max="4" width="25.140625" customWidth="1"/>
+    <col min="5" max="5" width="64.5703125" customWidth="1"/>
+    <col min="6" max="6" width="0.140625" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="8" width="0.28515625" customWidth="1"/>
+    <col min="9" max="9" width="34.5703125" customWidth="1"/>
+    <col min="10" max="10" width="0.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="34.15" customHeight="1">
-[...90 lines deleted...]
-      <c s="10" r="C10">
+    <row r="1" spans="2:10" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+    </row>
+    <row r="2" spans="2:10" ht="3.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="2:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+    </row>
+    <row r="4" spans="2:10" ht="10.35" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="F6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+    </row>
+    <row r="8" spans="2:10" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C9" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="6"/>
+      <c r="G9" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="6"/>
+    </row>
+    <row r="10" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C10" s="11">
         <v>46272</v>
       </c>
-      <c s="11" t="str" r="D10"/>
-      <c s="12" r="E10">
+      <c r="D10" s="12"/>
+      <c r="E10" s="13">
         <v>350</v>
       </c>
-      <c s="5" t="str" r="F10"/>
-[...8 lines deleted...]
-      <c s="14" r="C11">
+      <c r="F10" s="6"/>
+      <c r="G10" s="14">
+        <v>2.0566459043365799E-2</v>
+      </c>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="6"/>
+    </row>
+    <row r="11" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="15">
         <v>46273</v>
       </c>
-      <c s="11" t="str" r="D11"/>
-      <c s="15" r="E11">
+      <c r="D11" s="12"/>
+      <c r="E11" s="16">
         <v>575</v>
       </c>
-      <c s="5" t="str" r="F11"/>
-[...8 lines deleted...]
-      <c s="10" r="C12">
+      <c r="F11" s="6"/>
+      <c r="G11" s="17">
+        <v>3.3787754142672502E-2</v>
+      </c>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="6"/>
+    </row>
+    <row r="12" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C12" s="11">
         <v>46274</v>
       </c>
-      <c s="11" t="str" r="D12"/>
-      <c s="12" r="E12">
+      <c r="D12" s="12"/>
+      <c r="E12" s="13">
         <v>400</v>
       </c>
-      <c s="5" t="str" r="F12"/>
-[...8 lines deleted...]
-      <c s="14" r="C13">
+      <c r="F12" s="6"/>
+      <c r="G12" s="14">
+        <v>2.3504524620989498E-2</v>
+      </c>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="6"/>
+    </row>
+    <row r="13" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="15">
         <v>46275</v>
       </c>
-      <c s="11" t="str" r="D13"/>
-      <c s="15" r="E13">
+      <c r="D13" s="12"/>
+      <c r="E13" s="16">
         <v>1800</v>
       </c>
-      <c s="5" t="str" r="F13"/>
-      <c s="16" r="G13">
+      <c r="F13" s="6"/>
+      <c r="G13" s="17">
         <v>0.105770360794453</v>
       </c>
-      <c s="4" t="str" r="H13"/>
-[...4 lines deleted...]
-      <c s="10" r="C14">
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="6"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C14" s="11">
         <v>46276</v>
       </c>
-      <c s="11" t="str" r="D14"/>
-      <c s="12" r="E14">
+      <c r="D14" s="12"/>
+      <c r="E14" s="13">
         <v>1175</v>
       </c>
-      <c s="5" t="str" r="F14"/>
-[...8 lines deleted...]
-      <c s="14" r="C15">
+      <c r="F14" s="6"/>
+      <c r="G14" s="14">
+        <v>6.9044541074156807E-2</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="6"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C15" s="15">
         <v>46277</v>
       </c>
-      <c s="11" t="str" r="D15"/>
-[...12 lines deleted...]
-      <c s="10" r="C16">
+      <c r="D15" s="12"/>
+      <c r="E15" s="16">
+        <v>0</v>
+      </c>
+      <c r="F15" s="6"/>
+      <c r="G15" s="17">
+        <v>0</v>
+      </c>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="6"/>
+    </row>
+    <row r="16" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C16" s="11">
         <v>46278</v>
       </c>
-      <c s="11" t="str" r="D16"/>
-[...12 lines deleted...]
-      <c s="14" r="C17">
+      <c r="D16" s="12"/>
+      <c r="E16" s="13">
+        <v>0</v>
+      </c>
+      <c r="F16" s="6"/>
+      <c r="G16" s="14">
+        <v>0</v>
+      </c>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="6"/>
+    </row>
+    <row r="17" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C17" s="15">
         <v>46279</v>
       </c>
-      <c s="11" t="str" r="D17"/>
-[...12 lines deleted...]
-      <c s="10" r="C18">
+      <c r="D17" s="12"/>
+      <c r="E17" s="16">
+        <v>0</v>
+      </c>
+      <c r="F17" s="6"/>
+      <c r="G17" s="17">
+        <v>0</v>
+      </c>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="6"/>
+    </row>
+    <row r="18" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="11">
         <v>46280</v>
       </c>
-      <c s="11" t="str" r="D18"/>
-[...12 lines deleted...]
-      <c s="14" r="C19">
+      <c r="D18" s="12"/>
+      <c r="E18" s="13">
+        <v>0</v>
+      </c>
+      <c r="F18" s="6"/>
+      <c r="G18" s="14">
+        <v>0</v>
+      </c>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="6"/>
+    </row>
+    <row r="19" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C19" s="15">
         <v>46281</v>
       </c>
-      <c s="11" t="str" r="D19"/>
-      <c s="15" r="E19">
+      <c r="D19" s="12"/>
+      <c r="E19" s="16">
         <v>1275</v>
       </c>
-      <c s="5" t="str" r="F19"/>
-[...8 lines deleted...]
-      <c s="10" r="C20">
+      <c r="F19" s="6"/>
+      <c r="G19" s="17">
+        <v>7.4920672229404198E-2</v>
+      </c>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="6"/>
+    </row>
+    <row r="20" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="11">
         <v>46282</v>
       </c>
-      <c s="11" t="str" r="D20"/>
-      <c s="12" r="E20">
+      <c r="D20" s="12"/>
+      <c r="E20" s="13">
         <v>1950</v>
       </c>
-      <c s="5" t="str" r="F20"/>
-[...8 lines deleted...]
-      <c s="14" r="C21">
+      <c r="F20" s="6"/>
+      <c r="G20" s="14">
+        <v>0.11458455752732399</v>
+      </c>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="6"/>
+    </row>
+    <row r="21" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C21" s="15">
         <v>46283</v>
       </c>
-      <c s="11" t="str" r="D21"/>
-[...12 lines deleted...]
-      <c s="10" r="C22">
+      <c r="D21" s="12"/>
+      <c r="E21" s="16">
+        <v>925</v>
+      </c>
+      <c r="F21" s="6"/>
+      <c r="G21" s="17">
+        <v>5.4354213186038301E-2</v>
+      </c>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="6"/>
+    </row>
+    <row r="22" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="11">
         <v>46284</v>
       </c>
-      <c s="11" t="str" r="D22"/>
-[...12 lines deleted...]
-      <c s="14" r="C23">
+      <c r="D22" s="12"/>
+      <c r="E22" s="13">
+        <v>75</v>
+      </c>
+      <c r="F22" s="6"/>
+      <c r="G22" s="14">
+        <v>4.4070983664355398E-3</v>
+      </c>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="6"/>
+    </row>
+    <row r="23" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C23" s="15">
         <v>46285</v>
       </c>
-      <c s="11" t="str" r="D23"/>
-[...12 lines deleted...]
-      <c s="10" r="C24">
+      <c r="D23" s="12"/>
+      <c r="E23" s="16">
+        <v>0</v>
+      </c>
+      <c r="F23" s="6"/>
+      <c r="G23" s="17">
+        <v>0</v>
+      </c>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="6"/>
+    </row>
+    <row r="24" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C24" s="11">
         <v>46286</v>
       </c>
-      <c s="11" t="str" r="D24"/>
-[...12 lines deleted...]
-      <c s="14" r="C25">
+      <c r="D24" s="12"/>
+      <c r="E24" s="13">
+        <v>25</v>
+      </c>
+      <c r="F24" s="6"/>
+      <c r="G24" s="14">
+        <v>1.4690327888118499E-3</v>
+      </c>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="6"/>
+    </row>
+    <row r="25" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="15">
         <v>46287</v>
       </c>
-      <c s="11" t="str" r="D25"/>
-[...12 lines deleted...]
-      <c s="10" r="C26">
+      <c r="D25" s="12"/>
+      <c r="E25" s="16">
+        <v>76</v>
+      </c>
+      <c r="F25" s="6"/>
+      <c r="G25" s="17">
+        <v>4.4658596779880103E-3</v>
+      </c>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="6"/>
+    </row>
+    <row r="26" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="11">
         <v>46288</v>
       </c>
-      <c s="11" t="str" r="D26"/>
-[...12 lines deleted...]
-      <c s="14" r="C27">
+      <c r="D26" s="12"/>
+      <c r="E26" s="13">
+        <v>1675</v>
+      </c>
+      <c r="F26" s="6"/>
+      <c r="G26" s="14">
+        <v>9.8425196850393706E-2</v>
+      </c>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="6"/>
+    </row>
+    <row r="27" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C27" s="15">
         <v>46289</v>
       </c>
-      <c s="11" t="str" r="D27"/>
-[...12 lines deleted...]
-      <c s="10" r="C28">
+      <c r="D27" s="12"/>
+      <c r="E27" s="16">
+        <v>1275</v>
+      </c>
+      <c r="F27" s="6"/>
+      <c r="G27" s="17">
+        <v>7.4920672229404198E-2</v>
+      </c>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="6"/>
+    </row>
+    <row r="28" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="11">
         <v>46290</v>
       </c>
-      <c s="11" t="str" r="D28"/>
-[...12 lines deleted...]
-      <c s="14" r="C29">
+      <c r="D28" s="12"/>
+      <c r="E28" s="13">
+        <v>150</v>
+      </c>
+      <c r="F28" s="6"/>
+      <c r="G28" s="14">
+        <v>8.8141967328710796E-3</v>
+      </c>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="6"/>
+    </row>
+    <row r="29" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C29" s="15">
         <v>46291</v>
       </c>
-      <c s="11" t="str" r="D29"/>
-[...12 lines deleted...]
-      <c s="10" r="C30">
+      <c r="D29" s="12"/>
+      <c r="E29" s="16">
+        <v>0</v>
+      </c>
+      <c r="F29" s="6"/>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="6"/>
+    </row>
+    <row r="30" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="11">
         <v>46292</v>
       </c>
-      <c s="11" t="str" r="D30"/>
-[...12 lines deleted...]
-      <c s="14" r="C31">
+      <c r="D30" s="12"/>
+      <c r="E30" s="13">
+        <v>0</v>
+      </c>
+      <c r="F30" s="6"/>
+      <c r="G30" s="14">
+        <v>0</v>
+      </c>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="6"/>
+    </row>
+    <row r="31" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C31" s="15">
         <v>46293</v>
       </c>
-      <c s="11" t="str" r="D31"/>
-[...12 lines deleted...]
-      <c s="10" r="C32">
+      <c r="D31" s="12"/>
+      <c r="E31" s="16">
+        <v>425</v>
+      </c>
+      <c r="F31" s="6"/>
+      <c r="G31" s="17">
+        <v>2.4973557409801402E-2</v>
+      </c>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="6"/>
+    </row>
+    <row r="32" spans="3:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C32" s="11">
         <v>46294</v>
       </c>
-      <c s="11" t="str" r="D32"/>
-[...12 lines deleted...]
-      <c s="14" r="C33">
+      <c r="D32" s="12"/>
+      <c r="E32" s="13">
+        <v>125</v>
+      </c>
+      <c r="F32" s="6"/>
+      <c r="G32" s="14">
+        <v>7.3451639440592301E-3</v>
+      </c>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="6"/>
+    </row>
+    <row r="33" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C33" s="15">
         <v>46295</v>
       </c>
-      <c s="11" t="str" r="D33"/>
-[...39 lines deleted...]
-    <row r="37" ht="4.5" customHeight="1"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="16">
+        <v>0</v>
+      </c>
+      <c r="F33" s="6"/>
+      <c r="G33" s="17">
+        <v>0</v>
+      </c>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="6"/>
+    </row>
+    <row r="34" spans="2:10" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C34" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="6"/>
+      <c r="E34" s="19">
+        <v>12276</v>
+      </c>
+      <c r="F34" s="6"/>
+      <c r="G34" s="20">
+        <v>0.72135386061816897</v>
+      </c>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="6"/>
+    </row>
+    <row r="35" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="2:10" ht="90.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+    </row>
+    <row r="37" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells>
-[...4 lines deleted...]
-    <mergeCell ref="F6:I7"/>
+  <mergeCells count="84">
+    <mergeCell ref="B36:I36"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="G34:J34"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="G31:J31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G29:J29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="G30:J30"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G27:J27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:J23"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="G24:J24"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:J21"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="G22:J22"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:J13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="G14:J14"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="G11:J11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="G12:J12"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:J9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:J10"/>
-    <mergeCell ref="C11:D11"/>
-[...71 lines deleted...]
-    <mergeCell ref="B36:I36"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="F6:I7"/>
   </mergeCells>
-  <pageMargins left="0.78740157480315" right="0.78740157480315" top="0.78740157480315" bottom="0.78740157480315" header="0.78740157480315" footer="0.78740157480315"/>
+  <pageMargins left="0.78740157480314998" right="0.78740157480314998" top="0.78740157480314998" bottom="0.78740157480314998" header="0.78740157480314998" footer="0.78740157480314998"/>
   <pageSetup paperSize="8" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId7"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
-  <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
-  <ScaleCrop>0</ScaleCrop>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector baseType="variant" size="2">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector baseType="lpstr" size="0"/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Daily Postal Vote Scrutiny - To</vt:lpstr>
+      <vt:lpstr>'Daily Postal Vote Scrutiny - To'!Print_Titles</vt:lpstr>
+    </vt:vector>
   </TitlesOfParts>
-  <LinksUpToDate>0</LinksUpToDate>
+  <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <SharedDoc>0</SharedDoc>
-[...1 lines deleted...]
-  <Application>Microsoft Excel</Application>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>